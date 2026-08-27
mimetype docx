--- v0 (2026-06-25)
+++ v1 (2026-08-27)
@@ -1,7898 +1,4174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="bmp" ContentType="image/x-bmp"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="tif" ContentType="image/tiff"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
+  <Default Extension="jxr" ContentType="image/vnd.ms-photo"/>
+  <Default Extension="dds" ContentType="image/vnd.ms-dds"/>
+  <Default Extension="heic" ContentType="image/heic"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header0001.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer0001.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+	<Relationship Id="rId00001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+	<Relationship Id="rId00002" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+	<Relationship Id="rId00003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+	<Relationship Id="rId00004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:tx19="http://schemas.textcontrol.com/tx/1900" xmlns:tx23="http://schemas.textcontrol.com/tx/2300" xmlns:tx26="http://schemas.textcontrol.com/tx/2600" mc:Ignorable="w14 wpc wpg wps w15 w16du tx19 tx23 tx26">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5592"/>
-        <w:gridCol w:w="5592"/>
+        <w:gridCol w:w="5622"/>
+        <w:gridCol w:w="5622"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00290928" w14:paraId="636D833F" w14:textId="77777777" w:rsidTr="00B538E5">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="216"/>
+          <w:trHeight w:val="216" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3C266C" w14:textId="48EC38E7" w:rsidR="00290928" w:rsidRPr="00975642" w:rsidRDefault="00290928" w:rsidP="00B538E5">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>Role Title:</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Role Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="249AD86D" w14:textId="2DBC967B" w:rsidR="00290928" w:rsidRPr="00975642" w:rsidRDefault="00973384" w:rsidP="00B538E5">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality Assurance Manager </w:t>
             </w:r>
-            <w:r w:rsidRPr="00973384">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PART TIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (Supply Chain Centre)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00290928" w14:paraId="7A75AF00" w14:textId="77777777" w:rsidTr="00B538E5">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:trHeight w:val="229" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7B50E3D2" w14:textId="77777777" w:rsidR="00290928" w:rsidRDefault="00290928" w:rsidP="00B538E5">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>Location:</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6940EA9E" w14:textId="226C273C" w:rsidR="00290928" w:rsidRPr="00975642" w:rsidRDefault="008A472F" w:rsidP="00B538E5">
-[...11 lines deleted...]
-              <w:t>Cambuslang</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00290928" w14:paraId="4BD5BA67" w14:textId="77777777" w:rsidTr="00B538E5">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="216"/>
+          <w:trHeight w:val="216" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7292CFCF" w14:textId="7868DA0C" w:rsidR="00290928" w:rsidRPr="00975642" w:rsidRDefault="00290928" w:rsidP="00B538E5">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>Reports to Role:</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reports to Role:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="053B37BB" w14:textId="275625D0" w:rsidR="00290928" w:rsidRPr="00975642" w:rsidRDefault="008A472F" w:rsidP="00227945">
-[...11 lines deleted...]
-              <w:t>Group Technical Manager</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group Technical Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00290928" w14:paraId="6CAFD9DF" w14:textId="77777777" w:rsidTr="00B538E5">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:trHeight w:val="229" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="615CE778" w14:textId="77777777" w:rsidR="00290928" w:rsidRDefault="00290928" w:rsidP="00B538E5">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>Direct Reports:</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direct Reports:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4428CF91" w14:textId="15F50B52" w:rsidR="00290928" w:rsidRPr="00975642" w:rsidRDefault="008A472F" w:rsidP="00B538E5">
-[...12 lines deleted...]
-              <w:t>0</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00290928" w14:paraId="6DD0D4E8" w14:textId="77777777" w:rsidTr="00B538E5">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="216"/>
+          <w:trHeight w:val="216" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6B03FECD" w14:textId="7283570E" w:rsidR="00290928" w:rsidRPr="00227945" w:rsidRDefault="00290928" w:rsidP="00B538E5">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>Grade:</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grade:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1352E2BB" w14:textId="7D3829F2" w:rsidR="00290928" w:rsidRPr="00975642" w:rsidRDefault="00973384" w:rsidP="00B538E5">
-[...11 lines deleted...]
-              <w:t>F</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00290928" w14:paraId="27A0AD74" w14:textId="77777777" w:rsidTr="00ED57C8">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="276"/>
+          <w:trHeight w:val="276" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="20B65548" w14:textId="0E1A1E05" w:rsidR="00290928" w:rsidRPr="00ED57C8" w:rsidRDefault="00290928" w:rsidP="00B538E5">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>Notice Period:</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice Period:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...28 lines deleted...]
-                <w:pPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1"/>
+                <w:dropDownList>
+                  <w:listItem w:displayText="Normal" w:value="Normal"/>
+                  <w:listItem w:displayText="Business Critical" w:value="Business Critical"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
                   </w:rPr>
-                </w:pPr>
-[...6 lines deleted...]
-                  <w:t>Business Critical</w:t>
+                  <w:t xml:space="preserve">Business Critical</w:t>
                 </w:r>
-              </w:p>
-[...2 lines deleted...]
-        </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00290928" w14:paraId="4775CBAA" w14:textId="77777777" w:rsidTr="00B538E5">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="216"/>
+          <w:trHeight w:val="216" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2B0DA3" w14:textId="77777777" w:rsidR="00290928" w:rsidRDefault="00290928" w:rsidP="00B538E5">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>Version Number and date:</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Version Number and date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5622" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="40B6FF88" w14:textId="494F64C4" w:rsidR="00290928" w:rsidRPr="00975642" w:rsidRDefault="002B10C3" w:rsidP="00B538E5">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V1 June 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FBC242E" w14:textId="56AC4961" w:rsidR="00DE68D2" w:rsidRDefault="00DE68D2">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Trade Gothic Next LT Pro Bold C" w:hAnsi="Trade Gothic Next LT Pro Bold C"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="34" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:insideH w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003873C7" w14:paraId="7B67F365" w14:textId="77777777" w:rsidTr="003873C7">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="346"/>
+          <w:trHeight w:val="346" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="004BEA4B" w14:textId="569E63C2" w:rsidR="003873C7" w:rsidRPr="003873C7" w:rsidRDefault="003873C7" w:rsidP="003873C7">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:ind w:left="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Trade Gothic Next LT Pro Bold C" w:hAnsi="Trade Gothic Next LT Pro Bold C"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:noProof/>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F7FDBB2" wp14:editId="3AD3370F">
-[...11 lines deleted...]
-                  </wp:cNvGraphicFramePr>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="190500" cy="182245"/>
+                  <wp:docPr id="8" name="Picture 2"/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9" name="Picture 2">
-[...8 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="0" name="Image 8"/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
-                        <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                          <a:stretch/>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId00008"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="162000" cy="180000"/>
+                            <a:ext cx="190500" cy="182245"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...2 lines deleted...]
-                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00223680">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>ROLE PURPOSE</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROLE PURPOSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003873C7" w:rsidRPr="00511D7E" w14:paraId="0E257C9C" w14:textId="77777777" w:rsidTr="005E55B0">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1033"/>
+          <w:trHeight w:val="1033" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF153B7" w14:textId="075C0552" w:rsidR="003873C7" w:rsidRPr="00B472B7" w:rsidRDefault="00AF0E4A" w:rsidP="003873C7">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">drive the agenda for food safety, legislation and quality across manufacturing, storage and distribution. Ensuring compliance to external certification and internal standards and policy. Ensure Domino’s brand values are upheld and meet the needs and expectations of our customers. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure all Domino’s group procedures are correctly implemented at a site level and in line with the quality management system.  On site representative to drive the agenda for food safety, legislation and quality across manufacturing, storage and distribution. Ensuring compliance to external certification and internal standards and policy. Ensure Domino’s brand values are upheld and meet the needs and expectations of our customers. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="7E4C42C3" w14:textId="0EAAD1F5" w:rsidR="00845A0A" w:rsidRPr="00511D7E" w:rsidRDefault="00845A0A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Trade Gothic Next LT Pro Bold C" w:hAnsi="Trade Gothic Next LT Pro Bold C"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="34" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:insideH w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11190"/>
         <w:gridCol w:w="14"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00511D7E" w:rsidRPr="00511D7E" w14:paraId="04E6DB14" w14:textId="77777777" w:rsidTr="00514FBC">
+      <w:tr>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="38FE0A88" w14:textId="3902DE73" w:rsidR="003873C7" w:rsidRPr="00511D7E" w:rsidRDefault="003873C7" w:rsidP="003873C7">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:ind w:left="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Trade Gothic Next LT Pro Bold C" w:hAnsi="Trade Gothic Next LT Pro Bold C"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00BE0360" wp14:editId="53F41F27">
-[...11 lines deleted...]
-                  </wp:cNvGraphicFramePr>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="190500" cy="182245"/>
+                  <wp:docPr id="9" name="_tx_id_1_Picture 2"/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9" name="Picture 2">
-[...8 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="0" name="Image 9"/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
-                        <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                          <a:stretch/>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId00009"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="162000" cy="180000"/>
+                            <a:ext cx="190500" cy="182245"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...2 lines deleted...]
-                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00F24C30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trade Gothic Next LT Pro Bold C" w:hAnsi="Trade Gothic Next LT Pro Bold C"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>MAIN AREAS OF RESPONSIBILITY</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAIN AREAS OF RESPONSIBILITY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D7E" w:rsidRPr="00511D7E" w14:paraId="46DF549E" w14:textId="77777777" w:rsidTr="00556590">
+      <w:tr>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
-          <w:trHeight w:val="2628"/>
+          <w:trHeight w:val="2628" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7E120E2E" w14:textId="10B25B9E" w:rsidR="004021B4" w:rsidRPr="002B10C3" w:rsidRDefault="00E456DC" w:rsidP="004021B4">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:hanging="360"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...75 lines deleted...]
-          <w:p w14:paraId="2E526A3B" w14:textId="77777777" w:rsidR="004021B4" w:rsidRPr="002B10C3" w:rsidRDefault="00E456DC" w:rsidP="004021B4">
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support the maintenance of the Food Safety &amp; Quality Management System (FSQMS) for Naas Supply Chain Centre, ensuring that the physical factory and its operation provide for food safety, consistently meet stores and legal requirements, and work towards best practice.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:hanging="360"/>
+              <w:rPr>
                 <w:color w:val="162A45"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Validate compliance to </w:t>
             </w:r>
-            <w:r w:rsidRPr="002B10C3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">QMS through audits, </w:t>
             </w:r>
-            <w:r w:rsidRPr="002B10C3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">product</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> testing, </w:t>
             </w:r>
-            <w:r w:rsidRPr="002B10C3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">verification exercises. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01DC27B8" w14:textId="35E7BD18" w:rsidR="00E456DC" w:rsidRPr="002B10C3" w:rsidRDefault="00E456DC" w:rsidP="0045413E">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:hanging="360"/>
+              <w:rPr>
                 <w:color w:val="162A45"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Conduct GMP and hygiene audits across manufacturing sites including intake, production, warehouse and </w:t>
             </w:r>
-            <w:r w:rsidRPr="002B10C3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">transport </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="162A45"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for compliance and notify appropriate stakeholders of corrective action if non-compliance is detected.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:hanging="360"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management of procedures, SOPs and records, including the review and modification of documents with the site management team.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Driving improvement in the FSQMS through document control, management of non-conformances and complaints, key performance indicators and identify improvements required to meet KPI’s and develop plans to achieve.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dough testing during shelf life, review of supplier certificates of analysis for key ingredients and product and environment testing as per the requirements. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:hanging="360"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="162A45"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsible for preparing the site for and managing audits and visits conducted by statutory bodies and second- or third-party auditing bodies, ensuring closure on actions. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:hanging="360"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accountable for reporting performance to business stakeholders and working together to identify trends and strategies for improving overall site performance including: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="162A45"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="39FFD16B" w14:textId="5BE7D14C" w:rsidR="001247E3" w:rsidRPr="002B10C3" w:rsidRDefault="001247E3" w:rsidP="00E01BF1">
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiological Standards, GMP Standards, Hygiene Standards, Customer Complaints, Non-Conformances, Product Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:hanging="360"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...287 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="162A45"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...220 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide support whilst dealing with crisis and issues, providing expertise and insight to resolve problems with minimal disruption to the business.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The main areas of responsibility are not intended to be exhaustive but gives a general indication of the tasks involved. It is the nature of the Company that tasks and responsibilities are in many circumstances, unpredictable and varied. All colleagues are therefore, expected to work in a flexible way when the occasion arises and acknowledge that tasks not specifically covered in their role profile are not excluded. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D7E" w:rsidRPr="00511D7E" w14:paraId="314DB2FB" w14:textId="77777777" w:rsidTr="00514FBC">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="341"/>
+          <w:trHeight w:val="341" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11204" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD4A5C2" w14:textId="77777777" w:rsidR="00F155BC" w:rsidRDefault="00F155BC" w:rsidP="00975642">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Trade Gothic Next LT Pro Bold C" w:hAnsi="Trade Gothic Next LT Pro Bold C"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Trade Gothic Next LT Pro Bold C" w:hAnsi="Trade Gothic Next LT Pro Bold C"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BCA2AFE" wp14:editId="25E03D33">
-[...11 lines deleted...]
-                  </wp:cNvGraphicFramePr>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="190500" cy="182245"/>
+                  <wp:docPr id="10" name="_tx_id_2_Picture 2"/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9" name="Picture 2">
-[...8 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="0" name="Image 10"/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
-                        <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                          <a:stretch/>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId00010"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="162000" cy="180000"/>
+                            <a:ext cx="190500" cy="182245"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...2 lines deleted...]
-                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00F24C30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trade Gothic Next LT Pro Bold C" w:hAnsi="Trade Gothic Next LT Pro Bold C"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>ACCOUNTABILITY</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACCOUNTABILITY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003873C7" w:rsidRPr="00511D7E" w14:paraId="56BA7FEA" w14:textId="77777777" w:rsidTr="006255E8">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1134" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11204" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="48EABFAA" w14:textId="77777777" w:rsidR="00E6079F" w:rsidRPr="00E6079F" w:rsidRDefault="00E6079F" w:rsidP="005F565F">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:hanging="360"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="537D7FF4" w14:textId="77777777" w:rsidR="00E6079F" w:rsidRPr="00E6079F" w:rsidRDefault="00E6079F" w:rsidP="005F565F">
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal, food safety and health and safety compliance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:hanging="360"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">Drive the culture of continuous improvements for the manufacturing and storage facilities. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CD80813" w14:textId="0DA2E350" w:rsidR="005F565F" w:rsidRPr="005F565F" w:rsidRDefault="00E6079F" w:rsidP="005F565F">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:hanging="360"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ensure compliance following audits and testing. </w:t>
             </w:r>
-            <w:r w:rsidR="005F565F" w:rsidRPr="00EF7CA7">
+            <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D7E" w:rsidRPr="00511D7E" w14:paraId="2D839EBD" w14:textId="77777777" w:rsidTr="00C17C5B">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="346"/>
+          <w:trHeight w:val="346" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11204" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC34FD2" w14:textId="77777777" w:rsidR="00EF7CA7" w:rsidRDefault="00EF7CA7" w:rsidP="00C17C5B">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:ind w:left="720"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:ind w:left="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Trade Gothic Next LT Pro Bold C" w:hAnsi="Trade Gothic Next LT Pro Bold C"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A2FED03" wp14:editId="3BA44B1B">
-[...11 lines deleted...]
-                  </wp:cNvGraphicFramePr>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="190500" cy="182245"/>
+                  <wp:docPr id="11" name="_tx_id_3_Picture 2"/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9" name="Picture 2">
-[...8 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="0" name="Image 11"/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
-                        <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                          <a:stretch/>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId00011"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="162000" cy="180000"/>
+                            <a:ext cx="190500" cy="182245"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...2 lines deleted...]
-                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00511D7E">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F24C30">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Trade Gothic Next LT Pro Bold C" w:hAnsi="Trade Gothic Next LT Pro Bold C"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KNOWLEDGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>, SKILLS, ABILITY &amp; EXPERIENCE</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, SKILLS, ABILITY &amp; EXPERIENCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D7E" w:rsidRPr="00511D7E" w14:paraId="5DFEFCAA" w14:textId="77777777" w:rsidTr="00C17C5B">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1474"/>
+          <w:trHeight w:val="1474" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11204" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="043F9D7E" w14:textId="362D21A4" w:rsidR="005F565F" w:rsidRPr="00EF7CA7" w:rsidRDefault="00E6079F" w:rsidP="001722AA">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="1E7F3875" w14:textId="2736131D" w:rsidR="005F565F" w:rsidRPr="00E6079F" w:rsidRDefault="00E6079F" w:rsidP="00E6079F">
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experience of working to standard operating procedures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="42DEEEB2" w14:textId="0EDB47E1" w:rsidR="00F155BC" w:rsidRDefault="00F155BC" w:rsidP="001722AA">
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management experience ideally within a factory environment</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="0D6142E1" w14:textId="2DD3E3B8" w:rsidR="00E6079F" w:rsidRDefault="00E6079F" w:rsidP="001722AA">
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Technology/Science degree</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="4B540B58" w14:textId="14F6E879" w:rsidR="00E6079F" w:rsidRPr="00E6079F" w:rsidRDefault="00E6079F" w:rsidP="00E6079F">
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and practice of auditing and assessing</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">GMP, hygiene and pest control </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0177F0FE" w14:textId="251287FD" w:rsidR="007B09C5" w:rsidRPr="00E6079F" w:rsidRDefault="007B09C5" w:rsidP="00514FBC">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...39 lines deleted...]
-          <w:p w14:paraId="00C3A834" w14:textId="69A8529B" w:rsidR="00162042" w:rsidRPr="00E6079F" w:rsidRDefault="00162042" w:rsidP="00162042">
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ability to translate complex data into understandable information for a variety of stakeholders (particularly outside of the Technical team)  Excel, Power BI, Powerpoint, Word, Sharepoint etc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="60271C17" w14:textId="77777777" w:rsidR="00E148CE" w:rsidRDefault="00514FBC" w:rsidP="007B09C5">
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Excellent communication skills at all levels demonstrating ability to both influence and challenge stakeholders</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="2D6D87C9" w14:textId="3364944E" w:rsidR="00E6079F" w:rsidRPr="00F155BC" w:rsidRDefault="00E6079F" w:rsidP="007B09C5">
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Able to work collaboratively with all areas of the business building good internal and external relationships</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>Ability to challenge existing practices and manage change with a strategic and pragmatic approach</w:t>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ability to challenge existing practices and manage change with a strategic and pragmatic approach</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AD1BFF7" w14:textId="7BBE2FDB" w:rsidR="008D6E55" w:rsidRDefault="008D6E55">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Trade Gothic Next LT Pro Bold C" w:hAnsi="Trade Gothic Next LT Pro Bold C"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="34" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:insideH w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003873C7" w14:paraId="2D5356C4" w14:textId="77777777" w:rsidTr="00C17C5B">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="346"/>
+          <w:trHeight w:val="346" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="152E53D9" w14:textId="6A634B10" w:rsidR="003873C7" w:rsidRPr="003873C7" w:rsidRDefault="003873C7" w:rsidP="00C17C5B">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:ind w:left="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Trade Gothic Next LT Pro Bold C" w:hAnsi="Trade Gothic Next LT Pro Bold C"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:noProof/>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2565191B" wp14:editId="3280DF00">
-[...11 lines deleted...]
-                  </wp:cNvGraphicFramePr>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="190500" cy="182245"/>
+                  <wp:docPr id="12" name="_tx_id_4_Picture 2"/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9" name="Picture 2">
-[...8 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="0" name="Image 12"/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
-                        <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                          <a:stretch/>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId00012"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="162000" cy="180000"/>
+                            <a:ext cx="190500" cy="182245"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...2 lines deleted...]
-                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> COMPETENCIES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003873C7" w14:paraId="053D8D5F" w14:textId="77777777" w:rsidTr="00E36E22">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="2291"/>
+          <w:trHeight w:val="2291" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="71347A1D" w14:textId="5EE77E8B" w:rsidR="003873C7" w:rsidRPr="003873C7" w:rsidRDefault="003873C7" w:rsidP="00C17C5B">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...743 lines deleted...]
-              </mc:AlternateContent>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:pict>
+                <v:shape id="Text Box 17" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" fillcolor="#FFFFFF" strokecolor="#FFFFFF" strokeweight="38100" style="width:544.5pt;height:108pt;position:absolute;margin-left:1.15pt;margin-top:1.7pt;z-index:251659263;mso-wrap-distance-right:114300;mso-wrap-distance-left:114300;">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  <v:textbox inset="7.2pt,3.6pt,7.2pt,3.6pt">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:pStyle w:val="Normal"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="720"/>
+                            <w:tab w:val="left" w:pos="1440"/>
+                            <w:tab w:val="left" w:pos="2160"/>
+                            <w:tab w:val="left" w:pos="2880"/>
+                            <w:tab w:val="left" w:pos="3600"/>
+                            <w:tab w:val="left" w:pos="4320"/>
+                            <w:tab w:val="left" w:pos="5040"/>
+                            <w:tab w:val="left" w:pos="5760"/>
+                            <w:tab w:val="left" w:pos="6480"/>
+                            <w:tab w:val="left" w:pos="7200"/>
+                            <w:tab w:val="left" w:pos="7920"/>
+                            <w:tab w:val="left" w:pos="8640"/>
+                            <w:tab w:val="left" w:pos="9360"/>
+                            <w:tab w:val="left" w:pos="10080"/>
+                          </w:tabs>
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">At Domino’s we recruit, develop and retain the best talent, we work hard and have fun along the</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">way, and our colleagues are;</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:pStyle w:val="Normal"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="720"/>
+                            <w:tab w:val="left" w:pos="1440"/>
+                            <w:tab w:val="left" w:pos="2160"/>
+                            <w:tab w:val="left" w:pos="2880"/>
+                            <w:tab w:val="left" w:pos="3600"/>
+                            <w:tab w:val="left" w:pos="4320"/>
+                            <w:tab w:val="left" w:pos="5040"/>
+                            <w:tab w:val="left" w:pos="5760"/>
+                            <w:tab w:val="left" w:pos="6480"/>
+                            <w:tab w:val="left" w:pos="7200"/>
+                            <w:tab w:val="left" w:pos="7920"/>
+                            <w:tab w:val="left" w:pos="8640"/>
+                            <w:tab w:val="left" w:pos="9360"/>
+                            <w:tab w:val="left" w:pos="10080"/>
+                          </w:tabs>
+                          <w:rPr>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">		          </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0">
+                              <wp:extent cx="880745" cy="1121410"/>
+                              <wp:docPr id="14" name="Picture 70"/>
+                              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="0" name="Image 14"/>
+                                      <pic:cNvPicPr/>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId00013"/>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr>
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="880745" cy="1121410"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">	 </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0">
+                              <wp:extent cx="912495" cy="1124585"/>
+                              <wp:docPr id="15" name="Picture 6"/>
+                              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="0" name="Image 15"/>
+                                      <pic:cNvPicPr/>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId00014"/>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr>
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="912495" cy="1124585"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0">
+                              <wp:extent cx="912495" cy="1124585"/>
+                              <wp:docPr id="16" name="_tx_id_5_Picture 6"/>
+                              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="0" name="Image 16"/>
+                                      <pic:cNvPicPr/>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId00015"/>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr>
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="912495" cy="1124585"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">	</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0">
+                              <wp:extent cx="912495" cy="1124585"/>
+                              <wp:docPr id="17" name="_tx_id_6_Picture 6"/>
+                              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="0" name="Image 17"/>
+                                      <pic:cNvPicPr/>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId00016"/>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr>
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="912495" cy="1124585"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">	 </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                          </w:rPr>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0">
+                              <wp:extent cx="912495" cy="1124585"/>
+                              <wp:docPr id="18" name="_tx_id_7_Picture 6"/>
+                              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="0" name="Image 18"/>
+                                      <pic:cNvPicPr/>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId00017"/>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr>
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="912495" cy="1124585"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap type="none"/>
+                </v:shape>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E36E22" w14:paraId="19A70BD6" w14:textId="77777777" w:rsidTr="00E36E22">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="2433"/>
+          <w:trHeight w:val="2433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="22E86958" w14:textId="56F0D557" w:rsidR="00514FBC" w:rsidRPr="00514FBC" w:rsidRDefault="00514FBC" w:rsidP="00514FBC">
-[...2 lines deleted...]
-                <w:noProof/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...4 lines deleted...]
-                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...5 lines deleted...]
-                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proud &amp; Enthusiastic:          Understading of functional area, acting as a coach to passionately inspire, motivate                                                             </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...5 lines deleted...]
-                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...5 lines deleted...]
-                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                 and share knowledge with others to achieve success</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Results Driven:                      Sets and maintains high performance standards with ability to problem solve,                                            </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">motivating self and others to translate action plans in to results</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...5 lines deleted...]
-                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...4 lines deleted...]
-                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focused &amp; Agile:                   Acts with customers in mind at all times, prioritising what will make a difference to</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-GB"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                 colleagues, customers and franchisees</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open &amp; Honest:                    Excellent communications skills encouraging two way positive and developmental </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">feedback at all levels</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...5 lines deleted...]
-                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...69 lines deleted...]
-                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supportive:                           Strong interpersonal and influencing skills to build and maintain networks internally </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                            </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...201 lines deleted...]
-              <w:t>s</w:t>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and across the business to collaboratively achieve results</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D0D2ABB" w14:textId="2C0A45D7" w:rsidR="007B09C5" w:rsidRPr="00223680" w:rsidRDefault="007B09C5" w:rsidP="00223680">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007B09C5" w:rsidRPr="00223680" w:rsidSect="003873C7">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId00018"/>
+      <w:footerReference w:type="default" r:id="rId00019"/>
       <w:pgSz w:w="11900" w:h="16820"/>
-      <w:pgMar w:top="720" w:right="284" w:bottom="720" w:left="284" w:header="0" w:footer="318" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="720" w:right="284" w:bottom="720" w:left="284" w:header="0" w:footer="318"/>
+      <w15:footnoteColumns w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...7 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...22 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="756D747C" w14:textId="52040270" w:rsidR="0040308F" w:rsidRPr="0040308F" w:rsidRDefault="002C7171" w:rsidP="00040EE2">
+<file path=word/footer0001.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:tx19="http://schemas.textcontrol.com/tx/1900" xmlns:tx23="http://schemas.textcontrol.com/tx/2300" xmlns:tx26="http://schemas.textcontrol.com/tx/2600" mc:Ignorable="w14 wpc wpg wps w15 w16du tx19 tx23 tx26">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="10080"/>
+        <w:tab w:val="left" w:pos="10800"/>
+        <w:tab w:val="left" w:pos="11520"/>
+        <w:tab w:val="left" w:pos="12240"/>
+        <w:tab w:val="left" w:pos="12960"/>
+        <w:tab w:val="left" w:pos="13680"/>
+        <w:tab w:val="left" w:pos="14400"/>
+        <w:tab w:val="left" w:pos="15120"/>
+        <w:tab w:val="left" w:pos="15840"/>
+        <w:tab w:val="left" w:pos="16560"/>
+        <w:tab w:val="left" w:pos="17280"/>
+        <w:tab w:val="left" w:pos="18000"/>
+      </w:tabs>
       <w:ind w:firstLine="709"/>
+      <w:rPr>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
+      <w:pict>
+        <v:shape id="MSIPCM84e0453290cab0e3a195bc75" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" fillcolor="#FFFFFF" stroked="f" strokeweight="0" style="width:595pt;height:21.5pt;position:absolute;margin-left:0pt;margin-top:804.45pt;z-index:251663360;mso-wrap-distance-right:114300;mso-wrap-distance-left:114300;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;">
+          <v:fill opacity="0"/>
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+          <v:textbox inset="7.2pt,0pt,7.2pt,0pt">
+            <w:txbxContent>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="Normal"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="720"/>
+                    <w:tab w:val="left" w:pos="1440"/>
+                    <w:tab w:val="left" w:pos="2160"/>
+                    <w:tab w:val="left" w:pos="2880"/>
+                    <w:tab w:val="left" w:pos="3600"/>
+                    <w:tab w:val="left" w:pos="4320"/>
+                    <w:tab w:val="left" w:pos="5040"/>
+                    <w:tab w:val="left" w:pos="5760"/>
+                    <w:tab w:val="left" w:pos="6480"/>
+                    <w:tab w:val="left" w:pos="7200"/>
+                    <w:tab w:val="left" w:pos="7920"/>
+                    <w:tab w:val="left" w:pos="8640"/>
+                    <w:tab w:val="left" w:pos="9360"/>
+                    <w:tab w:val="left" w:pos="10080"/>
+                  </w:tabs>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Classification: Confidential </w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap type="none"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:noProof/>
-[...114 lines deleted...]
-        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78B7C6DD" wp14:editId="0A88F0A1">
-[...5 lines deleted...]
-          </wp:cNvGraphicFramePr>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="6650990" cy="681990"/>
+          <wp:docPr id="6" name="Picture 3"/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="R2R Footer_landscape for form 1.jpg"/>
+                  <pic:cNvPr id="0" name="Image 6"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId00007"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6642100" cy="681355"/>
+                    <a:ext cx="6650990" cy="681990"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-  <w:p w14:paraId="716AD562" w14:textId="5D7B8293" w:rsidR="006B22CD" w:rsidRDefault="00B538E5" w:rsidP="00290928">
+<file path=word/header0001.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:tx19="http://schemas.textcontrol.com/tx/1900" xmlns:tx23="http://schemas.textcontrol.com/tx/2300" xmlns:tx26="http://schemas.textcontrol.com/tx/2600" mc:Ignorable="w14 wpc wpg wps w15 w16du tx19 tx23 tx26">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="10080"/>
+        <w:tab w:val="left" w:pos="10800"/>
+        <w:tab w:val="left" w:pos="11520"/>
+        <w:tab w:val="left" w:pos="12240"/>
+        <w:tab w:val="left" w:pos="12960"/>
+        <w:tab w:val="left" w:pos="13680"/>
+        <w:tab w:val="left" w:pos="14400"/>
+        <w:tab w:val="left" w:pos="15120"/>
+        <w:tab w:val="left" w:pos="15840"/>
+        <w:tab w:val="left" w:pos="16560"/>
+        <w:tab w:val="left" w:pos="17280"/>
+        <w:tab w:val="left" w:pos="18000"/>
+      </w:tabs>
+      <w:rPr>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
+      <w:pict>
+        <v:shape id="Text Box 10" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" fillcolor="#FFFFFF" stroked="f" strokeweight="0" style="width:60.75pt;height:22.25pt;position:absolute;margin-left:292.55pt;margin-top:36pt;z-index:251661312;mso-wrap-distance-right:114300;mso-wrap-distance-left:114300;">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+          <v:textbox inset="7.2pt,3.6pt,7.2pt,3.6pt">
+            <w:txbxContent>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="Normal"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="720"/>
+                    <w:tab w:val="left" w:pos="1440"/>
+                    <w:tab w:val="left" w:pos="2160"/>
+                    <w:tab w:val="left" w:pos="2880"/>
+                    <w:tab w:val="left" w:pos="3600"/>
+                    <w:tab w:val="left" w:pos="4320"/>
+                    <w:tab w:val="left" w:pos="5040"/>
+                    <w:tab w:val="left" w:pos="5760"/>
+                    <w:tab w:val="left" w:pos="6480"/>
+                    <w:tab w:val="left" w:pos="7200"/>
+                    <w:tab w:val="left" w:pos="7920"/>
+                    <w:tab w:val="left" w:pos="8640"/>
+                    <w:tab w:val="left" w:pos="9360"/>
+                    <w:tab w:val="left" w:pos="10080"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">PROFILE</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap type="none"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict>
+        <v:shape id="Text Box 23" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" fillcolor="#FFFFFF" stroked="f" strokeweight="0" style="width:22.2pt;height:23pt;position:absolute;margin-left:279.6pt;margin-top:40.25pt;z-index:251662336;mso-wrap-distance-right:64770;mso-wrap-distance-left:114300;">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+          <v:textbox inset="7.2pt,3.6pt,7.2pt,3.6pt">
+            <w:txbxContent>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="Normal"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="720"/>
+                    <w:tab w:val="left" w:pos="1440"/>
+                    <w:tab w:val="left" w:pos="2160"/>
+                    <w:tab w:val="left" w:pos="2880"/>
+                    <w:tab w:val="left" w:pos="3600"/>
+                    <w:tab w:val="left" w:pos="4320"/>
+                    <w:tab w:val="left" w:pos="5040"/>
+                    <w:tab w:val="left" w:pos="5760"/>
+                    <w:tab w:val="left" w:pos="6480"/>
+                    <w:tab w:val="left" w:pos="7200"/>
+                    <w:tab w:val="left" w:pos="7920"/>
+                    <w:tab w:val="left" w:pos="8640"/>
+                    <w:tab w:val="left" w:pos="9360"/>
+                    <w:tab w:val="left" w:pos="10080"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap type="none"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict>
+        <v:shape id="Text Box 6" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" fillcolor="#FFFFFF" stroked="f" strokeweight="0" style="width:63pt;height:22.25pt;position:absolute;margin-left:213pt;margin-top:36pt;z-index:251659264;mso-wrap-distance-right:114300;mso-wrap-distance-left:114300;">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+          <v:textbox inset="7.2pt,3.6pt,7.2pt,3.6pt">
+            <w:txbxContent>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="Normal"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="720"/>
+                    <w:tab w:val="left" w:pos="1440"/>
+                    <w:tab w:val="left" w:pos="2160"/>
+                    <w:tab w:val="left" w:pos="2880"/>
+                    <w:tab w:val="left" w:pos="3600"/>
+                    <w:tab w:val="left" w:pos="4320"/>
+                    <w:tab w:val="left" w:pos="5040"/>
+                    <w:tab w:val="left" w:pos="5760"/>
+                    <w:tab w:val="left" w:pos="6480"/>
+                    <w:tab w:val="left" w:pos="7200"/>
+                    <w:tab w:val="left" w:pos="7920"/>
+                    <w:tab w:val="left" w:pos="8640"/>
+                    <w:tab w:val="left" w:pos="9360"/>
+                    <w:tab w:val="left" w:pos="10080"/>
+                  </w:tabs>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="0070C0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="0070C0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">ROLE</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap type="none"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict>
+        <v:shape id="Text Box 7" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" fillcolor="#FFFFFF" stroked="f" strokeweight="0" style="width:22.2pt;height:23pt;position:absolute;margin-left:131.7pt;margin-top:50.55pt;z-index:251660288;mso-wrap-distance-right:46355;mso-wrap-distance-left:114300;">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+          <v:textbox inset="7.2pt,3.6pt,7.2pt,3.6pt">
+            <w:txbxContent>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="Normal"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="720"/>
+                    <w:tab w:val="left" w:pos="1440"/>
+                    <w:tab w:val="left" w:pos="2160"/>
+                    <w:tab w:val="left" w:pos="2880"/>
+                    <w:tab w:val="left" w:pos="3600"/>
+                    <w:tab w:val="left" w:pos="4320"/>
+                    <w:tab w:val="left" w:pos="5040"/>
+                    <w:tab w:val="left" w:pos="5760"/>
+                    <w:tab w:val="left" w:pos="6480"/>
+                    <w:tab w:val="left" w:pos="7200"/>
+                    <w:tab w:val="left" w:pos="7920"/>
+                    <w:tab w:val="left" w:pos="8640"/>
+                    <w:tab w:val="left" w:pos="9360"/>
+                    <w:tab w:val="left" w:pos="10080"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap type="none"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...374 lines deleted...]
-    <w:r w:rsidR="00290928">
       <w:t xml:space="preserve">                                                                      </w:t>
     </w:r>
-    <w:r w:rsidR="00290928">
+    <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5194574B" wp14:editId="1CB1E947">
-[...5 lines deleted...]
-          </wp:cNvGraphicFramePr>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="2432050" cy="1181100"/>
+          <wp:docPr id="1" name="Picture 12"/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="12" name="Role Profile.PNG"/>
+                  <pic:cNvPr id="0" name="Image 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId00006"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2429214" cy="1181265"/>
+                    <a:ext cx="2432050" cy="1181100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00290928">
-      <w:tab/>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">	</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum w:abstractNumId="0">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...95 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...95 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0809000F">
+  <w:abstractNum w:abstractNumId="2">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...184 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="162A45"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0809000F">
+  <w:abstractNum w:abstractNumId="3">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...84 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...95 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...1155 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1495295930">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1641810146">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1772357535">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1679238492">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...53 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...13 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:tx24="http://schemas.textcontrol.com/tx/2400" xmlns:tx25="http://schemas.textcontrol.com/tx/2500" mc:Ignorable="tx24 tx25">
+  <w:bordersDoNotSurroundHeader/>
+  <w:defaultTabStop w:val="1134"/>
   <w:compat>
+    <w:noExtraLineSpacing/>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...189 lines deleted...]
-  <w15:docId w15:val="{221D8917-ACE5-1846-87A7-636FB1CF86CB}"/>
+  <tx24:txVer tx24:val="32.0.434.500"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Arial"/>
         <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...376 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="[Normal]" w:customStyle="1">
+    <w:name w:val="[Normal]"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="[Normal]"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="off"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="left" w:pos="3402"/>
+        <w:tab w:val="left" w:pos="4536"/>
+        <w:tab w:val="left" w:pos="5670"/>
+        <w:tab w:val="left" w:pos="6804"/>
+        <w:tab w:val="left" w:pos="7938"/>
+        <w:tab w:val="left" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="10206"/>
+        <w:tab w:val="left" w:pos="11340"/>
+        <w:tab w:val="left" w:pos="12474"/>
+        <w:tab w:val="left" w:pos="13608"/>
+        <w:tab w:val="left" w:pos="14742"/>
+        <w:tab w:val="left" w:pos="15876"/>
+      </w:tabs>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...24 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="on"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:b w:val="off"/>
+      <w:bCs w:val="off"/>
+      <w:i w:val="off"/>
+      <w:iCs w:val="off"/>
+      <w:caps w:val="off"/>
+      <w:smallCaps w:val="off"/>
+      <w:strike w:val="off"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:rtl w:val="off"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B22CD"/>
+    <w:next w:val="Header"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="Header Char" w:customStyle="1">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B22CD"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rtl w:val="off"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B22CD"/>
+    <w:next w:val="Footer"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="006B22CD"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:styleId="Footer Char" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rtl w:val="off"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DA1"/>
+    <w:next w:val="BalloonText"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="Balloon Text Char" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DA1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:rtl w:val="off"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008D6E55"/>
+    <w:qFormat/>
     <w:rPr>
       <w:color w:val="808080"/>
+      <w:rtl w:val="off"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:next w:val="ListParagraph"/>
     <w:qFormat/>
-    <w:rsid w:val="00223680"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00350C11"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="Body Text Char" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00350C11"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rtl w:val="off"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+    <w:name w:val="Default"/>
+    <w:basedOn w:val="[Normal]"/>
+    <w:next w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="on"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="clear" w:pos="2268"/>
+        <w:tab w:val="clear" w:pos="3402"/>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="5670"/>
+        <w:tab w:val="clear" w:pos="6804"/>
+        <w:tab w:val="clear" w:pos="7938"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="clear" w:pos="10206"/>
+        <w:tab w:val="clear" w:pos="11340"/>
+        <w:tab w:val="clear" w:pos="12474"/>
+        <w:tab w:val="clear" w:pos="13608"/>
+        <w:tab w:val="clear" w:pos="14742"/>
+        <w:tab w:val="clear" w:pos="15876"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...70 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+	<Relationship Id="rId00005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+	<Relationship Id="rId00018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header0001.xml"/>
+	<Relationship Id="rId00019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer0001.xml"/>
+	<Relationship Id="rId00008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0003.png"/>
+	<Relationship Id="rId00009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0004.png"/>
+	<Relationship Id="rId00010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0005.png"/>
+	<Relationship Id="rId00011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0006.png"/>
+	<Relationship Id="rId00012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0007.png"/>
+	<Relationship Id="rId00013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0008.png"/>
+	<Relationship Id="rId00014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0009.png"/>
+	<Relationship Id="rId00015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0010.png"/>
+	<Relationship Id="rId00016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0011.png"/>
+	<Relationship Id="rId00017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0012.png"/>
+	<Relationship Id="rId00020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+	<Relationship Id="rId00021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+	<Relationship Id="rId00022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D4E8B0.58D85E10" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/footer0001.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+	<Relationship Id="rId00007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0002.jpg"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...901 lines deleted...]
-</clbl:labelList>
+<file path=word/_rels/header0001.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+	<Relationship Id="rId00006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0001.png"/>
+</Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...3 lines deleted...]
-  <Characters>4276</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...23 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Richard Brice</dc:creator>
-  <cp:keywords/>
-[...3 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e8efa796-63e5-4c7a-9790-60be61b46ea1_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e8efa796-63e5-4c7a-9790-60be61b46ea1_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e8efa796-63e5-4c7a-9790-60be61b46ea1_ActionId">
+    <vt:lpwstr>95d35651-5f66-4214-991f-06ae8139dbfa</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e8efa796-63e5-4c7a-9790-60be61b46ea1_SiteId">
+    <vt:lpwstr>7dc3b3ff-f130-4a7c-905c-791e695b89ad</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e8efa796-63e5-4c7a-9790-60be61b46ea1_SetDate">
+    <vt:lpwstr>2021-05-07T14:24:58Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e8efa796-63e5-4c7a-9790-60be61b46ea1_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e8efa796-63e5-4c7a-9790-60be61b46ea1_SetDate">
-    <vt:lpwstr>2021-05-07T14:24:58Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e8efa796-63e5-4c7a-9790-60be61b46ea1_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e8efa796-63e5-4c7a-9790-60be61b46ea1_Method">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e8efa796-63e5-4c7a-9790-60be61b46ea1_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e8efa796-63e5-4c7a-9790-60be61b46ea1_Name">
     <vt:lpwstr>Confidential</vt:lpwstr>
-  </property>
-[...7 lines deleted...]
-    <vt:lpwstr>2</vt:lpwstr>
   </property>
 </Properties>
 </file>